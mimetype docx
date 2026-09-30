--- v0 (2026-06-27)
+++ v1 (2026-09-30)
@@ -7,404 +7,404 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="4C907CE8" w14:textId="22712F11" w:rsidR="008E556A" w:rsidRPr="008134F8" w:rsidRDefault="00402B08" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="008E556A" w:rsidP="00845631" w:rsidRDefault="00402B08" w14:paraId="4C907CE8" w14:textId="22712F11">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
-      <w:r w:rsidR="00415BA9" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="00415BA9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">How the Play and Musical </w:t>
       </w:r>
-      <w:r w:rsidR="00415BA9" w:rsidRPr="007835DE">
+      <w:r w:rsidRPr="007835DE" w:rsidR="00415BA9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring Awakening</w:t>
       </w:r>
-      <w:r w:rsidR="00415BA9" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="00415BA9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Transcend to a Religion for Depressed Teenagers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55608EFD" w14:textId="39B1928C" w:rsidR="003523FC" w:rsidRPr="008134F8" w:rsidRDefault="002B3AC2" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="003523FC" w:rsidP="00845631" w:rsidRDefault="002B3AC2" w14:paraId="55608EFD" w14:textId="39B1928C">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mirran Morrison</w:t>
       </w:r>
-      <w:r w:rsidR="00415BA9" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="00415BA9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F8197C" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="00F8197C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of </w:t>
       </w:r>
-      <w:r w:rsidR="003664F1" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="003664F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Theology and Religion, </w:t>
       </w:r>
-      <w:r w:rsidR="00415BA9" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="00415BA9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durham</w:t>
       </w:r>
-      <w:r w:rsidR="00596ADE" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="00596ADE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> University</w:t>
       </w:r>
       <w:r w:rsidR="00402B08">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00845631" w:rsidRPr="00C26C4F">
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00C26C4F" w:rsidR="00845631">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>jwpm37@durham.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00845631">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60155DEA" w14:textId="77777777" w:rsidR="00845631" w:rsidRDefault="00845631" w:rsidP="00845631">
+    <w:p w:rsidR="00845631" w:rsidP="00845631" w:rsidRDefault="00845631" w14:paraId="60155DEA" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7622608D" w14:textId="787FF636" w:rsidR="004E28D1" w:rsidRPr="008134F8" w:rsidRDefault="009346F5" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="004E28D1" w:rsidP="00845631" w:rsidRDefault="009346F5" w14:paraId="7622608D" w14:textId="787FF636">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037095A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D09DE" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="005D09DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I propose that the musical </w:t>
       </w:r>
-      <w:r w:rsidR="005D09DE" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="005D09DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring Awakening</w:t>
       </w:r>
-      <w:r w:rsidR="005D09DE" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="005D09DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> can transcend the realms of entertainment to collaborate with Hans Mol’s religious theory of the sacralisation of identity to intervene in teenage depression and suicidality. This is done through an appreciation of depression as an attack on positional normalcy and</w:t>
       </w:r>
       <w:r w:rsidR="00233B5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as</w:t>
       </w:r>
-      <w:r w:rsidR="005D09DE" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="005D09DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> an identity crisis, and a presentation of Spring Awakening as a religion and alternative spiritual treatment. I focus particularly on the character of Moritz and how the contribution of academic pressures and a need for validation in attachment-insecure teenagers can lead to an increased risk of suicide. The alternative to this is representation and espoused understanding, displayed in the way we internalise aspects of our surroundings and ‘attach’ to them, placing them on a pedestal; this is how I link the musical </w:t>
       </w:r>
-      <w:r w:rsidR="005D09DE" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="005D09DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring Awakening</w:t>
       </w:r>
-      <w:r w:rsidR="005D09DE" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="005D09DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Hans Mol’s religious theory of the sacralisation of identity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369A25A3" w14:textId="77777777" w:rsidR="00845631" w:rsidRDefault="00845631" w:rsidP="00845631">
+    <w:p w:rsidR="00845631" w:rsidP="00845631" w:rsidRDefault="00845631" w14:paraId="369A25A3" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03BDA52F" w14:textId="2EC0D438" w:rsidR="00586525" w:rsidRPr="008134F8" w:rsidRDefault="009346F5" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="00586525" w:rsidP="00845631" w:rsidRDefault="009346F5" w14:paraId="03BDA52F" w14:textId="2EC0D438">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037095A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E28D1" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="004E28D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Theatre, </w:t>
       </w:r>
-      <w:r w:rsidR="00EA50C3" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="00EA50C3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>religion, depression, teenagers, identity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276DB6B5" w14:textId="77777777" w:rsidR="00866FE0" w:rsidRDefault="00866FE0" w:rsidP="00845631">
+    <w:p w:rsidR="00866FE0" w:rsidP="00845631" w:rsidRDefault="00866FE0" w14:paraId="276DB6B5" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71F962EB" w14:textId="2686F6CE" w:rsidR="00851EE2" w:rsidRPr="008134F8" w:rsidRDefault="00845631" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="00851EE2" w:rsidP="00845631" w:rsidRDefault="00845631" w14:paraId="71F962EB" w14:textId="2686F6CE">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Main Article:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353B9830" w14:textId="5E1F87A2" w:rsidR="005A510C" w:rsidRPr="008134F8" w:rsidRDefault="00C63EDD" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="005A510C" w:rsidP="00845631" w:rsidRDefault="00C63EDD" w14:paraId="353B9830" w14:textId="5E1F87A2">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What does </w:t>
       </w:r>
       <w:r w:rsidR="00746D15">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>spiritual identity</w:t>
       </w:r>
@@ -483,2843 +483,2927 @@
       <w:r w:rsidR="00F35BDC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>explain it?</w:t>
       </w:r>
       <w:r w:rsidR="00117954">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00F35BDC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tackling the taboo issues of 19th-century Christian Germany through rock music, </w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring Awakening</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> explores teenage sexuality, abuse, academic pressures, and, most importantly for my work, mental health. I saw myself in these kids who transcended space and time to speak to the experience of young adults facing an attack on their positional normalcy: depression. </w:t>
       </w:r>
-      <w:r w:rsidR="008B1D08" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="008B1D08">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">By avoiding the trivialisation and diminishing of youth mental illness and crises, </w:t>
       </w:r>
-      <w:r w:rsidR="008B1D08" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="008B1D08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring Awakening</w:t>
       </w:r>
-      <w:r w:rsidR="008B1D08" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="008B1D08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides a beneficial, and most importantly, </w:t>
       </w:r>
-      <w:r w:rsidR="008B1D08" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="008B1D08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>safe</w:t>
       </w:r>
-      <w:r w:rsidR="008B1D08" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="008B1D08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> outlet for ‘shameful’ emotions and experiences because, in the words of Journey, the writing '[seriously addresses] the concerns, anxieties, and preoccupations of children [...</w:t>
       </w:r>
-      <w:r w:rsidR="00D969E7" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00D969E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the degree that</w:t>
       </w:r>
-      <w:r w:rsidR="008B1D08" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="008B1D08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>] they might even constitute tragedy’</w:t>
       </w:r>
-      <w:r w:rsidR="00B87240" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00B87240">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Journey</w:t>
       </w:r>
-      <w:r w:rsidR="00165257" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00165257">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2015).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05587112" w14:textId="058A4BF2" w:rsidR="005A510C" w:rsidRPr="008134F8" w:rsidRDefault="007E77C8" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="005A510C" w:rsidP="00845631" w:rsidRDefault="007E77C8" w14:paraId="05587112" w14:textId="058A4BF2">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Like all revolutionary action, </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring Awakening</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> was deeply opposed in </w:t>
       </w:r>
-      <w:r w:rsidR="008A3E66" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="008A3E66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>its</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> early </w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">days, and I understand why; it is a musical that, to use a colloquialism, takes no prisoners. What </w:t>
       </w:r>
       <w:r w:rsidR="00CE5AA1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>we</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> watch is a crisis slowly unfold</w:t>
       </w:r>
       <w:r w:rsidR="00AE48ED">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00AE48ED">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">what is so terrifying is that </w:t>
       </w:r>
       <w:r w:rsidR="00CE5AA1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>we</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> are powerless to stop it. But this is also why this piece</w:t>
       </w:r>
-      <w:r w:rsidR="00C801D8" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00C801D8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is unparalleled in </w:t>
       </w:r>
-      <w:r w:rsidR="005B20D8" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005B20D8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>its work</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F86699">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> teenage mental </w:t>
       </w:r>
       <w:r w:rsidR="00CE5AA1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>illness</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. It shows </w:t>
       </w:r>
       <w:r w:rsidR="00CE5AA1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the darkest of what depression can be and, in doing so, gives us the tools, in more ways than one, to begin to tackle it and attest to the fact that no one is alone in their experiences</w:t>
       </w:r>
-      <w:r w:rsidR="00B271D8" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00B271D8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Shlufman, 2021)</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F98CFD5" w14:textId="2FE2C3E1" w:rsidR="00134A4B" w:rsidRPr="008134F8" w:rsidRDefault="006D7577" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="00134A4B" w:rsidP="00845631" w:rsidRDefault="006D7577" w14:paraId="0F98CFD5" w14:textId="2FE2C3E1">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mol’s work on the sacralisation of identity </w:t>
       </w:r>
       <w:r w:rsidR="00387920">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>helped me</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> realis</w:t>
       </w:r>
-      <w:r w:rsidR="004933EA" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="004933EA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">just how much of a lifeline </w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring Awakening</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha</w:t>
       </w:r>
       <w:r w:rsidR="00CE5AA1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided me</w:t>
       </w:r>
       <w:r w:rsidR="00CE5AA1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="003618C0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="003618C0" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>why</w:t>
       </w:r>
       <w:r w:rsidR="00CE5AA1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> this could be the case</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00387920">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This enabled me to </w:t>
       </w:r>
-      <w:r w:rsidR="00F6364D" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00F6364D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lay the foundation</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring Awakening</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to work with Mol to respond as an intervention to mental health as a crisis of identity. For Mol, religion is ‘the stable niche that man occupies in a potentially chaotic environment which he is therefore prepared vigorously to defend’</w:t>
       </w:r>
-      <w:r w:rsidR="00CE743E" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00CE743E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Mol, 1976</w:t>
       </w:r>
       <w:r w:rsidR="00483C73">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00956FB0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p. 65</w:t>
       </w:r>
-      <w:r w:rsidR="00CE743E" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00CE743E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> In other words, religion, regardless of how it presents itself, is the key to unlocking our identity in a society of bedlam and is capable of infusing that instability with security and asylum. This coping mechanism </w:t>
       </w:r>
       <w:r w:rsidR="006C213F">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>can only</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> be understood as such because of an attachment that has become ‘ritually symbolic’ and sacralised and, when we perceive others as treating it with less dignity than we </w:t>
       </w:r>
-      <w:r w:rsidR="00F6364D" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00F6364D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>afford it</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, we begin to experience ‘defence.’ This can take many forms but, in this work, culminates in </w:t>
       </w:r>
       <w:r w:rsidR="00910E0B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>symptoms</w:t>
       </w:r>
       <w:r w:rsidR="00910E0B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of depression, ranging from self-harm to suicide</w:t>
       </w:r>
-      <w:r w:rsidR="00B05340" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00B05340">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. This shapes</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> my thesis that the musical </w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring Awakening</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘religion’ for depressed and suicidal teenagers</w:t>
       </w:r>
-      <w:r w:rsidR="00B05340" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00B05340">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Awakening</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the attachment. This allows </w:t>
       </w:r>
       <w:r w:rsidR="00910E0B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>academic conceptualisation</w:t>
       </w:r>
       <w:r w:rsidR="00D6473A">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> one ‘case study’ of depression whilst also studying </w:t>
       </w:r>
       <w:r w:rsidR="00D6473A">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a possible</w:t>
       </w:r>
-      <w:r w:rsidR="005A510C" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="005A510C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> intervention.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFBD4E0" w14:textId="77777777" w:rsidR="00DF181E" w:rsidRDefault="004E4F66" w:rsidP="00845631">
+    <w:p w:rsidR="00DF181E" w:rsidP="00845631" w:rsidRDefault="004E4F66" w14:paraId="5AFBD4E0" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Just as sacred texts offer dogmatic direction and narrative, </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring Awakening</w:t>
       </w:r>
-      <w:r w:rsidR="004933EA" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="004933EA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>begin to</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">act as a secular ‘doctrine’ </w:t>
       </w:r>
-      <w:r w:rsidR="00304CCA" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00304CCA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Davies, 2022</w:t>
       </w:r>
       <w:r w:rsidR="00956FB0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, pp. 28-30</w:t>
       </w:r>
-      <w:r w:rsidR="00304CCA" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00304CCA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sacralising identity is a two-way process</w:t>
       </w:r>
-      <w:r w:rsidR="000F285E" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="000F285E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Davies</w:t>
       </w:r>
       <w:r w:rsidR="00EF05CE">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, pp. 28-30</w:t>
       </w:r>
-      <w:r w:rsidR="000F285E" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="000F285E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. While most </w:t>
       </w:r>
-      <w:r w:rsidR="000214BD" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="000214BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apprehensible</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the relationship between a religious leader and adherent, it is not exclusive to this, quite the opposite. Spring Awakening poses a prime example where the teenager is transformed by innate representation visible in an influential text; that text is profoundly altered in its presentation and reception by its audience, the teenager. If only one of the two parties can exhibit awareness of the dynamic, it becomes a </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">perceived </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>relationship</w:t>
       </w:r>
       <w:r w:rsidR="002D066A">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D066A" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="002D066A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Davies</w:t>
       </w:r>
       <w:r w:rsidR="00EF05CE">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, p. 29</w:t>
       </w:r>
-      <w:r w:rsidR="002D066A" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="002D066A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, however, the </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>concept</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> becomes anthropomorphised in its capacity to conduct religious confession. Finally, </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring Awakening</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is, abstractly, not far removed from religious conversion </w:t>
       </w:r>
-      <w:r w:rsidR="00D95A30" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00D95A30">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Powell, 2017</w:t>
       </w:r>
       <w:r w:rsidR="00EF05CE">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, p. 33</w:t>
       </w:r>
-      <w:r w:rsidR="00D95A30" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00D95A30">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in its mediating of </w:t>
       </w:r>
       <w:r w:rsidR="00246124">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">transition from ‘traditional’ religion or </w:t>
       </w:r>
       <w:r w:rsidR="00233B5B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>unhealthy coping mechanisms</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABB25F2" w14:textId="09429932" w:rsidR="004E4F66" w:rsidRPr="008134F8" w:rsidRDefault="004E4F66" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="004E4F66" w:rsidP="00845631" w:rsidRDefault="004E4F66" w14:paraId="7ABB25F2" w14:textId="09429932">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There is a proven positive correlation between a lack of representation and the risk of teenage suicide</w:t>
       </w:r>
       <w:r w:rsidR="00266D54">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. A</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lternatively</w:t>
       </w:r>
       <w:r w:rsidR="00266D54">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gill</w:t>
       </w:r>
       <w:r w:rsidR="00266D54">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and colleagues show that </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">an 'increasing belongingness and </w:t>
       </w:r>
-      <w:r w:rsidR="00644612" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00644612">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[reduced perception]</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of being a burden on others may be an important intervention strategy for weakening the link between distress and suicide ideation’ </w:t>
       </w:r>
-      <w:r w:rsidR="004A143B" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="004A143B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="004A143B" w:rsidRPr="00514429">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00514429" w:rsidR="004A143B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gill</w:t>
       </w:r>
-      <w:r w:rsidR="008121D5" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="008121D5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008121D5" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="008121D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
-      <w:r w:rsidR="004A143B" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="004A143B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="004A143B" w:rsidRPr="00514429">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00514429" w:rsidR="004A143B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
-      <w:r w:rsidR="004A143B" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="004A143B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="008121D5" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="008121D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is now the context in which </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring Awakening</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> can step in as a coping mechanism and I will provide one textual example of this in the character of Moritz, with whom I most closely identify.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9B6298" w14:textId="2E735C23" w:rsidR="005A510C" w:rsidRPr="008134F8" w:rsidRDefault="00D32F99" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="005A510C" w:rsidP="00845631" w:rsidRDefault="00D32F99" w14:paraId="6B9B6298" w14:textId="2E735C23">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Riddled with crippling anxiety, Moritz is convinced of his supposed insanity for his desires and attempts to grapple with human sexuality. He craves academic validation and acceptance and when these are not provided, he becomes trapped and, in terror, commits suicide. </w:t>
       </w:r>
       <w:r w:rsidR="002F3D04">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">From </w:t>
       </w:r>
       <w:r w:rsidR="00B56907">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2014-2015, forty-three </w:t>
       </w:r>
       <w:r w:rsidR="00BE2C9D">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>per cent</w:t>
       </w:r>
       <w:r w:rsidR="00B56907">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of suicides</w:t>
       </w:r>
       <w:r w:rsidR="00BE2C9D">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in school-aged individuals (</w:t>
       </w:r>
       <w:r w:rsidR="00B571C1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;20) </w:t>
       </w:r>
       <w:r w:rsidR="0006129E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are evidenced as having an academic trigger</w:t>
       </w:r>
       <w:r w:rsidR="00B56907">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00011698" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00011698">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Campbell, 2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As both a personal and primary stressor of adolescents, academic trauma has a pull of connection that rises above fictional writing. </w:t>
       </w:r>
-      <w:r w:rsidR="00F12E37" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00F12E37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00732F38">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">opens a communication line with the </w:t>
       </w:r>
-      <w:r w:rsidR="00F12E37" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00F12E37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">‘participant’ in the </w:t>
       </w:r>
-      <w:r w:rsidR="00155617" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00155617">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidR="00F12E37" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00F12E37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eucharist</w:t>
       </w:r>
-      <w:r w:rsidR="00155617" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00155617">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00F12E37" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00F12E37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:r w:rsidR="00F12E37" w:rsidRPr="00732F38">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00732F38" w:rsidR="00F12E37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring Awakening</w:t>
       </w:r>
-      <w:r w:rsidR="00F12E37" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00F12E37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that their struggles are not hopeless </w:t>
       </w:r>
-      <w:r w:rsidR="00155617" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00155617">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="00F12E37" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00F12E37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>irredeemable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576F6BC7" w14:textId="4C2E2C95" w:rsidR="00D75F7B" w:rsidRPr="00845631" w:rsidRDefault="003A7654" w:rsidP="00845631">
+    <w:p w:rsidRPr="00845631" w:rsidR="00D75F7B" w:rsidP="61C402A3" w:rsidRDefault="003A7654" w14:paraId="576F6BC7" w14:textId="6A254D5A">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
-        <w:contextualSpacing/>
+        <w:contextualSpacing w:val="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008134F8">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring Awakening</w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C2646A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00C2646A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>began as a murmur of rebellion</w:t>
       </w:r>
-      <w:r w:rsidR="005910A6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="005910A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C2646A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00C2646A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005910A6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="005910A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
-      <w:r w:rsidR="008E2672">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="008E2672">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ‘</w:t>
       </w:r>
-      <w:r w:rsidR="00701038" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00701038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> first made people want to cross themselves</w:t>
       </w:r>
-      <w:r w:rsidR="008E2672">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="008E2672">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’ but, with time, we began to see the Church doors being flung open</w:t>
       </w:r>
-      <w:r w:rsidR="005910A6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="005910A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="001C6E62">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="001C6E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the ‘sinners’ accepting it as a priestly calling to listen ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to the shameful and disturbing confessions of humanity’ </w:t>
       </w:r>
-      <w:r w:rsidR="00876267" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00876267">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00D442D6" w:rsidRPr="007D73C2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00D442D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ziolkowski, &amp; Moore</w:t>
       </w:r>
-      <w:r w:rsidR="00876267" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00876267">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 1967</w:t>
       </w:r>
-      <w:r w:rsidR="00F97DFF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00F97DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, p. 15</w:t>
       </w:r>
-      <w:r w:rsidR="00876267" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00876267">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">These are the words of </w:t>
       </w:r>
-      <w:r w:rsidR="00732F38">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00732F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ziolkowski </w:t>
       </w:r>
-      <w:r w:rsidR="00146BCB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00146BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Moore </w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">and a parallel between confession and </w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring Awakening</w:t>
       </w:r>
-      <w:r w:rsidR="00146BCB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00146BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> an </w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>intentional</w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parallel. Depression is not a purely psychosomatic illness, it is, of course, characterised by mental turmoil, but it goes far beyond this into embodied action, and this concept of ‘salvation’ exemplifies one aspect of this. At its core, religion is designed to soothe, and what does every teenager crave? Acceptance and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>belonging:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comforting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00291DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00291DE3" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00291DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00291DE3" w:rsidRPr="00514429">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00291DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gill</w:t>
       </w:r>
-      <w:r w:rsidR="00291DE3" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00291DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00291DE3" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00291DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">et al, </w:t>
       </w:r>
-      <w:r w:rsidR="00291DE3" w:rsidRPr="00514429">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00291DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
-      <w:r w:rsidR="00291DE3" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00291DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. So, what happens when </w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>conventional</w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> religion feels idealistic? The individual throws themselves at any means of short or </w:t>
       </w:r>
-      <w:r w:rsidR="00186763" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00186763">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>long-term</w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>safe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or unsafe, self-soothing. Thus, I argue that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00D0000A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Spring Awakening </w:t>
       </w:r>
-      <w:r w:rsidR="00233B5B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00233B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provides this safe outlet and</w:t>
       </w:r>
-      <w:r w:rsidR="0036714F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="0036714F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>transcends beyond ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="0036714F">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>just</w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...11 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a musical’ when ‘saviour and saved’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="2F7DD66D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Davies, 2022, p. 28) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enter the realm of supernatural experience and existence. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring Awakening</w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC7D3D">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is a religion</w:t>
       </w:r>
-      <w:r w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="003A7654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101B006B" w14:textId="77777777" w:rsidR="00D75F7B" w:rsidRDefault="00D75F7B" w:rsidP="00845631">
+    <w:p w:rsidR="00D75F7B" w:rsidP="00845631" w:rsidRDefault="00D75F7B" w14:paraId="101B006B" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F3F0947" w14:textId="6886A2A8" w:rsidR="00640D17" w:rsidRPr="008134F8" w:rsidRDefault="00F62099" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="00640D17" w:rsidP="61C402A3" w:rsidRDefault="00F62099" w14:paraId="0F3F0947" w14:textId="6886A2A8">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:contextualSpacing/>
+        <w:contextualSpacing w:val="1"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008134F8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="00F62099">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>References:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED5D0E4" w14:textId="2AEF2B5E" w:rsidR="00662EEB" w:rsidRPr="008134F8" w:rsidRDefault="00B870DE" w:rsidP="00845631">
+    <w:p w:rsidR="6EB6897F" w:rsidP="61C402A3" w:rsidRDefault="6EB6897F" w14:paraId="0FEAE3FE" w14:textId="360145B4">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="61C402A3" w:rsidR="6EB6897F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Davies, D. J. (2022). Worldview religious studies (1st ed.), 28. </w:t>
+      </w:r>
+      <w:hyperlink r:id="R3ab40848c3fa49af">
+        <w:r w:rsidRPr="61C402A3" w:rsidR="6EB6897F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.4324/9781003242437</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="61C402A3" w:rsidP="61C402A3" w:rsidRDefault="61C402A3" w14:paraId="1E19F3A0" w14:textId="0B37E86D">
+      <w:pPr>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008134F8" w:rsidR="00662EEB" w:rsidP="00845631" w:rsidRDefault="00B870DE" w14:paraId="7ED5D0E4" w14:textId="2AEF2B5E">
+      <w:pPr>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B870DE">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Campbell, D., &amp; editor, D. C. H. policy. (2017, July 12). Suicides by young people peak in exam season, report finds. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B870DE">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="00B870DE">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="003A4775" w:rsidRPr="00B870DE">
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="00B870DE" w:rsidR="003A4775">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://www.theguardian.com/society/2017/jul/13/suicides-by-young-people-peak-in-exam-season-report-finds</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="299663F7" w14:textId="21DB7B0F" w:rsidR="007F2F47" w:rsidRPr="008134F8" w:rsidRDefault="00DB22DE" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="007F2F47" w:rsidP="00845631" w:rsidRDefault="00DB22DE" w14:paraId="299663F7" w14:textId="21DB7B0F">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB22DE">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Davies, D. J. (2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB22DE">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Worldview religious studies</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB22DE">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1st ed.)</w:t>
       </w:r>
-      <w:r w:rsidR="00B32C60" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00B32C60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="003A4775" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="003A4775">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">28-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="003A4775" w:rsidRPr="00DB22DE">
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="00DB22DE" w:rsidR="003A4775">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.4324/9781003242437</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CD843ED" w14:textId="1B9874F0" w:rsidR="006D5579" w:rsidRPr="008134F8" w:rsidRDefault="00022EC2" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="006D5579" w:rsidP="00845631" w:rsidRDefault="00022EC2" w14:paraId="2CD843ED" w14:textId="1B9874F0">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00022EC2">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gill, P. R., Arena, M., Rainbow, C., Hosking, W., Shearson, K. M., Ivey, G., &amp; Sharples, J. (2023). Social connectedness and suicidal ideation: The roles of perceived burdensomeness and thwarted belongingness in the distress to suicidal ideation pathway. </w:t>
       </w:r>
       <w:r w:rsidRPr="00022EC2">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BMC Psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="00022EC2">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00022EC2">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00022EC2">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 312. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="00022EC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1186/s40359-023-01338-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60FFAE57" w14:textId="14480E81" w:rsidR="00A961D0" w:rsidRPr="008134F8" w:rsidRDefault="00022EC2" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="00A961D0" w:rsidP="00845631" w:rsidRDefault="00022EC2" w14:paraId="60FFAE57" w14:textId="14480E81">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00022EC2">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Journey, E. (2015). Frank Wedekind’s Spring Awakening and the tragedy of adolescence. </w:t>
       </w:r>
       <w:r w:rsidRPr="00022EC2">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Theatre Symposium</w:t>
       </w:r>
       <w:r w:rsidRPr="00022EC2">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00022EC2">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00022EC2">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20–30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="00022EC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://go.gale.com/ps/i.do?p=AONE&amp;sw=w&amp;issn=10654917&amp;v=2.1&amp;it=r&amp;id=GALE%7CA430801740&amp;sid=googleScholar&amp;linkaccess=abs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="090E205B" w14:textId="20F96AFD" w:rsidR="00A961D0" w:rsidRPr="008134F8" w:rsidRDefault="00A961D0" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="00A961D0" w:rsidP="00845631" w:rsidRDefault="00A961D0" w14:paraId="090E205B" w14:textId="20F96AFD">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A961D0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Powell, A. J. (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A961D0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Hans </w:t>
       </w:r>
-      <w:r w:rsidR="00B32C60" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00B32C60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mol</w:t>
       </w:r>
       <w:r w:rsidRPr="00A961D0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the sociology of religion</w:t>
       </w:r>
       <w:r w:rsidRPr="00A961D0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1st ed.).</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 33</w:t>
       </w:r>
       <w:r w:rsidRPr="00A961D0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId15">
         <w:r w:rsidRPr="00A961D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.4324/9781315228013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="740E47D7" w14:textId="253BEF02" w:rsidR="00877FB1" w:rsidRPr="008134F8" w:rsidRDefault="00877FB1" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="00877FB1" w:rsidP="00845631" w:rsidRDefault="00877FB1" w14:paraId="740E47D7" w14:textId="253BEF02">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00877FB1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Shlufman, D. (n.d.). Sex and high school theater: A spring awakening review. </w:t>
       </w:r>
       <w:r w:rsidRPr="00877FB1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Echo</w:t>
       </w:r>
       <w:r w:rsidRPr="00877FB1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 14 June 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId16">
         <w:r w:rsidRPr="00877FB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://thetenaflyecho.com/15121/showcase/sex-and-high-school-theater-a-spring-awakening-review/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2114CB72" w14:textId="10DF4AE5" w:rsidR="00877FB1" w:rsidRPr="008134F8" w:rsidRDefault="00640D17" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="00877FB1" w:rsidP="00845631" w:rsidRDefault="00640D17" w14:paraId="2114CB72" w14:textId="10DF4AE5">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mol, H. (1976)</w:t>
       </w:r>
-      <w:r w:rsidR="00BA485F" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="00BA485F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Identity and the sacred: a sketch for a new social-scientific theory of religion</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 65</w:t>
       </w:r>
-      <w:r w:rsidR="00877FB1" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="00877FB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249E7DB8" w14:textId="1EB56C0A" w:rsidR="00640D17" w:rsidRPr="008134F8" w:rsidRDefault="00877FB1" w:rsidP="00845631">
+    <w:p w:rsidRPr="008134F8" w:rsidR="00640D17" w:rsidP="00845631" w:rsidRDefault="00877FB1" w14:paraId="249E7DB8" w14:textId="1EB56C0A">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00877FB1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ziolkowski, T., &amp; Moore, H. T. (1967). Twentieth-century </w:t>
       </w:r>
-      <w:r w:rsidR="00D91E25" w:rsidRPr="008134F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="008134F8" w:rsidR="00D91E25">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>German</w:t>
       </w:r>
       <w:r w:rsidRPr="00877FB1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> literature. </w:t>
       </w:r>
       <w:r w:rsidRPr="00877FB1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The German Quarterly</w:t>
       </w:r>
       <w:r w:rsidRPr="00877FB1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00877FB1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
       <w:r w:rsidRPr="00877FB1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(4), 730</w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7B49" w:rsidRPr="008134F8">
+      <w:r w:rsidRPr="008134F8" w:rsidR="00BB7B49">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008134F8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
       <w:r w:rsidRPr="00877FB1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId17">
         <w:r w:rsidRPr="00877FB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.2307/402483</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00640D17" w:rsidRPr="008134F8" w:rsidSect="005A510C">
+    <w:sectPr w:rsidRPr="008134F8" w:rsidR="00640D17" w:rsidSect="005A510C">
       <w:headerReference w:type="default" r:id="rId18"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D7E77C0" w14:textId="77777777" w:rsidR="00F21DA0" w:rsidRDefault="00F21DA0" w:rsidP="008A3E66">
+    <w:p w:rsidR="00F21DA0" w:rsidP="008A3E66" w:rsidRDefault="00F21DA0" w14:paraId="7D7E77C0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D940D6F" w14:textId="77777777" w:rsidR="00F21DA0" w:rsidRDefault="00F21DA0" w:rsidP="008A3E66">
+    <w:p w:rsidR="00F21DA0" w:rsidP="008A3E66" w:rsidRDefault="00F21DA0" w14:paraId="5D940D6F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47690934" w14:textId="77777777" w:rsidR="00F21DA0" w:rsidRDefault="00F21DA0" w:rsidP="008A3E66">
+    <w:p w:rsidR="00F21DA0" w:rsidP="008A3E66" w:rsidRDefault="00F21DA0" w14:paraId="47690934" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58F79BC1" w14:textId="77777777" w:rsidR="00F21DA0" w:rsidRDefault="00F21DA0" w:rsidP="008A3E66">
+    <w:p w:rsidR="00F21DA0" w:rsidP="008A3E66" w:rsidRDefault="00F21DA0" w14:paraId="58F79BC1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="14BFE514" w14:textId="18371B97" w:rsidR="00117954" w:rsidRPr="00637838" w:rsidRDefault="00117954" w:rsidP="00637838">
+    <w:p w:rsidRPr="00637838" w:rsidR="00117954" w:rsidP="00637838" w:rsidRDefault="00117954" w14:paraId="14BFE514" w14:textId="18371B97">
       <w:pPr>
-        <w:spacing w:afterLines="200" w:after="480" w:line="480" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:afterLines="200" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637838">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00637838">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> This article began as a formative essay for Douglas Davies’ first-year module, Worldview, Faith, and Identity (Department of Theology and Religion, Durham University).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-106814538"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="656A8086" w14:textId="1AF9D0F2" w:rsidR="008A3E66" w:rsidRPr="008A3E66" w:rsidRDefault="008A3E66" w:rsidP="009E6C5B">
+      <w:p w:rsidRPr="008A3E66" w:rsidR="008A3E66" w:rsidP="009E6C5B" w:rsidRDefault="008A3E66" w14:paraId="656A8086" w14:textId="1AF9D0F2">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:spacing w:before="40" w:after="40" w:line="480" w:lineRule="auto"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="008A3E66">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008A3E66">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
@@ -3331,62 +3415,62 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="008A3E66">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="008A3E66">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="40834AE6" w14:textId="77777777" w:rsidR="008A3E66" w:rsidRDefault="008A3E66">
+  <w:p w:rsidR="008A3E66" w:rsidRDefault="008A3E66" w14:paraId="40834AE6" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A510C"/>
     <w:rsid w:val="00011698"/>
     <w:rsid w:val="000214BD"/>
@@ -3535,168 +3619,173 @@
     <w:rsid w:val="00D75F7B"/>
     <w:rsid w:val="00D91E25"/>
     <w:rsid w:val="00D95A30"/>
     <w:rsid w:val="00D969E7"/>
     <w:rsid w:val="00DB22DE"/>
     <w:rsid w:val="00DD339C"/>
     <w:rsid w:val="00DD7F4B"/>
     <w:rsid w:val="00DF181E"/>
     <w:rsid w:val="00DF2A58"/>
     <w:rsid w:val="00E007EA"/>
     <w:rsid w:val="00E008E0"/>
     <w:rsid w:val="00E30CA7"/>
     <w:rsid w:val="00E35117"/>
     <w:rsid w:val="00E7521C"/>
     <w:rsid w:val="00EA50C3"/>
     <w:rsid w:val="00EE07FB"/>
     <w:rsid w:val="00EF05CE"/>
     <w:rsid w:val="00F12E37"/>
     <w:rsid w:val="00F21DA0"/>
     <w:rsid w:val="00F35BDC"/>
     <w:rsid w:val="00F62099"/>
     <w:rsid w:val="00F6364D"/>
     <w:rsid w:val="00F8197C"/>
     <w:rsid w:val="00F86699"/>
     <w:rsid w:val="00F97DFF"/>
+    <w:rsid w:val="14C87A7B"/>
+    <w:rsid w:val="2F7DD66D"/>
+    <w:rsid w:val="42BE0A50"/>
+    <w:rsid w:val="61C402A3"/>
+    <w:rsid w:val="6EB6897F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="685F78D7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0671B934-0784-404B-94CA-2262F0CE3DEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="he-IL"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="284"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3852,52 +3941,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3964,94 +4053,94 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005A510C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="005A510C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005A510C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005A510C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -4168,480 +4257,480 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005A510C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005A510C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005A510C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005A510C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005A510C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005A510C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005A510C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005A510C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005A510C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005A510C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="005A510C"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="005A510C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="005A510C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:ind w:left="284" w:firstLine="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="005A510C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="005A510C"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="005A510C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005A510C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="005A510C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="005A510C"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="005A510C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="005A510C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00640D17"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006D161C"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006D161C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A3E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A3E66"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A3E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A3E66"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="url">
+  <w:style w:type="character" w:styleId="url" w:customStyle="1">
     <w:name w:val="url"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003605FD"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="oypena">
+  <w:style w:type="character" w:styleId="oypena" w:customStyle="1">
     <w:name w:val="oypena"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B271D8"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00117954"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00117954"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00117954"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
@@ -5081,56 +5170,55 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="830409570">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40359-023-01338-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9781003242437" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/402483" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thetenaflyecho.com/15121/showcase/sex-and-high-school-theater-a-spring-awakening-review/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/society/2017/jul/13/suicides-by-young-people-peak-in-exam-season-report-finds" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9781315228013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwpm37@durham.ac.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.gale.com/ps/i.do?p=AONE&amp;sw=w&amp;issn=10654917&amp;v=2.1&amp;it=r&amp;id=GALE%7CA430801740&amp;sid=googleScholar&amp;linkaccess=abs" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40359-023-01338-5" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9781003242437" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/402483" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thetenaflyecho.com/15121/showcase/sex-and-high-school-theater-a-spring-awakening-review/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/society/2017/jul/13/suicides-by-young-people-peak-in-exam-season-report-finds" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9781315228013" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwpm37@durham.ac.uk" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.gale.com/ps/i.do?p=AONE&amp;sw=w&amp;issn=10654917&amp;v=2.1&amp;it=r&amp;id=GALE%7CA430801740&amp;sid=googleScholar&amp;linkaccess=abs" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9781003242437" TargetMode="External" Id="R3ab40848c3fa49af" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -5690,69 +5778,62 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B78F82F-081B-45D8-8A83-4EF874C61C0A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9445A0B8-30B7-4148-8CC0-082EC3FB443B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e3406393-e3b4-4333-82eb-a29725539741"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MORRISON, MIRRAN A. (Student)</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>SYROTIUK, NICHOLAS</lastModifiedBy>
+  <revision>165</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>399571e1-13aa-4827-8220-921f33aae5e7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100BB2F436F0BB82240A79DEF431D63C746</vt:lpwstr>
   </property>
 </Properties>
 </file>